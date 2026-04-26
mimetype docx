--- v0 (2026-03-14)
+++ v1 (2026-04-26)
@@ -425,51 +425,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:eastAsia="fr-CA"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="003D3A22">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-CA"/>
               </w:rPr>
               <w:t> cycle ou de l’équivalent. Si la personne est sur le point de l’obtenir, obtenez la preuve du dépôt officiel de la thèse ainsi que la date fixée pour la soutenance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5255" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64BCF432" w14:textId="77777777" w:rsidR="006B0F40" w:rsidRPr="008F5835" w:rsidRDefault="00C6150E" w:rsidP="00685033">
+          <w:p w14:paraId="64BCF432" w14:textId="77777777" w:rsidR="006B0F40" w:rsidRPr="008F5835" w:rsidRDefault="00A67617" w:rsidP="00685033">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1380232950"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -493,63 +493,61 @@
               </w:rPr>
               <w:t xml:space="preserve"> Date d’obtention :</w:t>
             </w:r>
             <w:r w:rsidR="006B0F40" w:rsidRPr="008F5835">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-CA"/>
               </w:rPr>
               <w:br/>
               <w:t>__________________________________</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FF10DB0" w14:textId="77777777" w:rsidR="006B0F40" w:rsidRPr="008F5835" w:rsidRDefault="006B0F40" w:rsidP="00685033">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-CA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008F5835">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-CA"/>
               </w:rPr>
               <w:t>ou</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w14:paraId="1DA6E584" w14:textId="77777777" w:rsidR="006B0F40" w:rsidRPr="008F5835" w:rsidRDefault="00C6150E" w:rsidP="00685033">
+          <w:p w14:paraId="1DA6E584" w14:textId="77777777" w:rsidR="006B0F40" w:rsidRPr="008F5835" w:rsidRDefault="00A67617" w:rsidP="00685033">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="864028348"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -615,145 +613,145 @@
             <w:r w:rsidRPr="003D3A22">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-CA"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="008F5835">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-CA"/>
               </w:rPr>
               <w:t>(cochez tout ce qui s’applique)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5255" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E5CFD98" w14:textId="77777777" w:rsidR="006B0F40" w:rsidRPr="008F5835" w:rsidRDefault="00C6150E" w:rsidP="00685033">
+          <w:p w14:paraId="7E5CFD98" w14:textId="77777777" w:rsidR="006B0F40" w:rsidRPr="008F5835" w:rsidRDefault="00A67617" w:rsidP="00685033">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="919134336"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B0F40" w:rsidRPr="008F5835">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:lang w:eastAsia="fr-CA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006B0F40" w:rsidRPr="008F5835">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> Citoyenneté canadienne</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5079ABDA" w14:textId="77777777" w:rsidR="006B0F40" w:rsidRPr="008F5835" w:rsidRDefault="00C6150E" w:rsidP="00685033">
+          <w:p w14:paraId="5079ABDA" w14:textId="77777777" w:rsidR="006B0F40" w:rsidRPr="008F5835" w:rsidRDefault="00A67617" w:rsidP="00685033">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1551487623"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="006B0F40" w:rsidRPr="008F5835">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:lang w:eastAsia="fr-CA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="006B0F40" w:rsidRPr="008F5835">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-CA"/>
               </w:rPr>
               <w:t xml:space="preserve"> Résidence permanente</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66C298F1" w14:textId="77777777" w:rsidR="006B0F40" w:rsidRPr="008F5835" w:rsidRDefault="00C6150E" w:rsidP="00685033">
+          <w:p w14:paraId="66C298F1" w14:textId="77777777" w:rsidR="006B0F40" w:rsidRPr="008F5835" w:rsidRDefault="00A67617" w:rsidP="00685033">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="fr-CA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-152296086"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -4241,51 +4239,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Manrope ExtraBold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="5000206B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Manrope">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="5000206B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Manrope SemiBold">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="5000206B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -4490,51 +4487,51 @@
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="5B83940D" w14:textId="77777777" w:rsidR="00687229" w:rsidRDefault="00687229" w:rsidP="00970635">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="0D2CACAD" w14:textId="77777777" w:rsidR="00687229" w:rsidRDefault="00687229" w:rsidP="00970635">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="7498EC8A" w14:textId="77777777" w:rsidR="006B0F40" w:rsidRPr="00DA20E2" w:rsidRDefault="006B0F40" w:rsidP="006B0F40">
+    <w:p w14:paraId="7498EC8A" w14:textId="1737FA0F" w:rsidR="006B0F40" w:rsidRPr="00DA20E2" w:rsidRDefault="006B0F40" w:rsidP="006B0F40">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA20E2">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DA20E2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -4569,70 +4566,84 @@
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ni</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA20E2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> dépasser la date </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>de validité</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA20E2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> du permis de travail</w:t>
+        <w:t xml:space="preserve"> du permis </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67617">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d’études ou </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA20E2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>de travail</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour celles et ceux qui n’ont pas la citoyenneté canadienne ou la résidence permanente</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA20E2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="29B75BA7" w14:textId="77777777" w:rsidR="006B0F40" w:rsidRDefault="006B0F40" w:rsidP="006B0F40">
+    <w:p w14:paraId="29B75BA7" w14:textId="5E1BDBBF" w:rsidR="006B0F40" w:rsidRDefault="006B0F40" w:rsidP="006B0F40">
       <w:pPr>
         <w:pStyle w:val="Notedebasdepage"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="142" w:hanging="142"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA20E2">
         <w:rPr>
           <w:rStyle w:val="Appelnotedebasdep"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DA20E2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -4663,51 +4674,79 @@
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ni</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA20E2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> dépasser la date </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>de validité</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA20E2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> du permis de travail</w:t>
+        <w:t xml:space="preserve"> du </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67617" w:rsidRPr="00DA20E2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">permis </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67617">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d’études ou </w:t>
+      </w:r>
+      <w:r w:rsidR="00A67617" w:rsidRPr="00DA20E2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA20E2">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>travail</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour celles et ceux qui n’ont pas la citoyenneté canadienne ou la résidence permanente</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA20E2">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="52EA88FE" w14:textId="356F4C07" w:rsidR="009C4FBF" w:rsidRPr="00551962" w:rsidRDefault="009C4FBF" w:rsidP="009C4FBF">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
@@ -9773,51 +9812,50 @@
   <w:num w:numId="63" w16cid:durableId="408893456">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="64" w16cid:durableId="1768842054">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="65" w16cid:durableId="1296058066">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="66" w16cid:durableId="14427623">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="67" w16cid:durableId="1669088906">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="68" w16cid:durableId="1552115348">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="59"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="200"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="7804" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="readOnly" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="706"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -11209,50 +11247,51 @@
     <w:rsid w:val="00A470B5"/>
     <w:rsid w:val="00A47E14"/>
     <w:rsid w:val="00A504E2"/>
     <w:rsid w:val="00A52A2A"/>
     <w:rsid w:val="00A52C28"/>
     <w:rsid w:val="00A52F6C"/>
     <w:rsid w:val="00A53ACA"/>
     <w:rsid w:val="00A53F47"/>
     <w:rsid w:val="00A542FC"/>
     <w:rsid w:val="00A55FA7"/>
     <w:rsid w:val="00A56244"/>
     <w:rsid w:val="00A56738"/>
     <w:rsid w:val="00A56E6B"/>
     <w:rsid w:val="00A57C66"/>
     <w:rsid w:val="00A605E0"/>
     <w:rsid w:val="00A615A3"/>
     <w:rsid w:val="00A61BE5"/>
     <w:rsid w:val="00A62008"/>
     <w:rsid w:val="00A6227E"/>
     <w:rsid w:val="00A63379"/>
     <w:rsid w:val="00A63797"/>
     <w:rsid w:val="00A637FE"/>
     <w:rsid w:val="00A63931"/>
     <w:rsid w:val="00A64462"/>
     <w:rsid w:val="00A649E1"/>
+    <w:rsid w:val="00A67617"/>
     <w:rsid w:val="00A67789"/>
     <w:rsid w:val="00A7096C"/>
     <w:rsid w:val="00A7185D"/>
     <w:rsid w:val="00A71EDA"/>
     <w:rsid w:val="00A724F1"/>
     <w:rsid w:val="00A7348B"/>
     <w:rsid w:val="00A741E2"/>
     <w:rsid w:val="00A74F59"/>
     <w:rsid w:val="00A7530F"/>
     <w:rsid w:val="00A75921"/>
     <w:rsid w:val="00A76256"/>
     <w:rsid w:val="00A77FD6"/>
     <w:rsid w:val="00A814C8"/>
     <w:rsid w:val="00A846A1"/>
     <w:rsid w:val="00A84E06"/>
     <w:rsid w:val="00A85A41"/>
     <w:rsid w:val="00A85B1D"/>
     <w:rsid w:val="00A86306"/>
     <w:rsid w:val="00A87006"/>
     <w:rsid w:val="00A9294C"/>
     <w:rsid w:val="00A92FCC"/>
     <w:rsid w:val="00A94E1F"/>
     <w:rsid w:val="00A956C2"/>
     <w:rsid w:val="00A95984"/>
     <w:rsid w:val="00A95A3C"/>
@@ -11863,50 +11902,51 @@
     <w:rsid w:val="00F32406"/>
     <w:rsid w:val="00F32AB1"/>
     <w:rsid w:val="00F352B8"/>
     <w:rsid w:val="00F3606A"/>
     <w:rsid w:val="00F37D15"/>
     <w:rsid w:val="00F37D8A"/>
     <w:rsid w:val="00F40184"/>
     <w:rsid w:val="00F42B24"/>
     <w:rsid w:val="00F4301C"/>
     <w:rsid w:val="00F435B6"/>
     <w:rsid w:val="00F4446A"/>
     <w:rsid w:val="00F45B59"/>
     <w:rsid w:val="00F52D3B"/>
     <w:rsid w:val="00F55D05"/>
     <w:rsid w:val="00F55D0E"/>
     <w:rsid w:val="00F55D93"/>
     <w:rsid w:val="00F579E5"/>
     <w:rsid w:val="00F60E37"/>
     <w:rsid w:val="00F6208C"/>
     <w:rsid w:val="00F6241E"/>
     <w:rsid w:val="00F63247"/>
     <w:rsid w:val="00F63498"/>
     <w:rsid w:val="00F639F6"/>
     <w:rsid w:val="00F63D08"/>
     <w:rsid w:val="00F65DBA"/>
+    <w:rsid w:val="00F66A3A"/>
     <w:rsid w:val="00F66F83"/>
     <w:rsid w:val="00F67E11"/>
     <w:rsid w:val="00F71B86"/>
     <w:rsid w:val="00F7358C"/>
     <w:rsid w:val="00F73F4E"/>
     <w:rsid w:val="00F74682"/>
     <w:rsid w:val="00F7489D"/>
     <w:rsid w:val="00F757C1"/>
     <w:rsid w:val="00F75825"/>
     <w:rsid w:val="00F771BB"/>
     <w:rsid w:val="00F80248"/>
     <w:rsid w:val="00F831BB"/>
     <w:rsid w:val="00F8377A"/>
     <w:rsid w:val="00F83D6B"/>
     <w:rsid w:val="00F83FE9"/>
     <w:rsid w:val="00F8424D"/>
     <w:rsid w:val="00F8455A"/>
     <w:rsid w:val="00F848EE"/>
     <w:rsid w:val="00F8710C"/>
     <w:rsid w:val="00F87520"/>
     <w:rsid w:val="00F919C0"/>
     <w:rsid w:val="00F92FE7"/>
     <w:rsid w:val="00F93ADB"/>
     <w:rsid w:val="00F93CB5"/>
     <w:rsid w:val="00F94216"/>
@@ -15245,75 +15285,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7306A987-459C-4ABE-B7B1-E96AFED3272F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>670</Words>
-  <Characters>3852</Characters>
+  <Words>695</Words>
+  <Characters>3950</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>136</Lines>
-  <Paragraphs>68</Paragraphs>
+  <Lines>87</Lines>
+  <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>POLITIQUE RELATIVE</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ENAP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4461</CharactersWithSpaces>
+  <CharactersWithSpaces>4604</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="234" baseType="variant">
       <vt:variant>
         <vt:i4>4128891</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>219</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://enap.ca/a-propos/enap/documents-officiels/politiques-reglements</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1900606</vt:i4>
       </vt:variant>
       <vt:variant>